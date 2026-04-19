--- v0 (2025-12-04)
+++ v1 (2026-04-19)
@@ -254,191 +254,159 @@
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>มีความประสงค์จะเสนอเรื่องต่อสภามหาวิทยาลัย</w:t>
       </w:r>
       <w:r w:rsidR="00FF27FB" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ในการประชุมครั้งที่ </w:t>
       </w:r>
       <w:r w:rsidR="00DA0BDA" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>....</w:t>
+        <w:t>..../....</w:t>
+      </w:r>
+      <w:r w:rsidR="00831907" w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF27FB" w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ในวัน</w:t>
+      </w:r>
+      <w:r w:rsidR="008479A0" w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พุธ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF27FB" w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่</w:t>
       </w:r>
       <w:r w:rsidR="00DA0BDA" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-        <w:t>/</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ........</w:t>
+      </w:r>
+      <w:r w:rsidR="009569D2" w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA0BDA" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>....</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>เดือน ..................</w:t>
       </w:r>
       <w:r w:rsidR="00FF27FB" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ในวัน</w:t>
-[...8 lines deleted...]
-        <w:t>พุธ</w:t>
+        <w:t xml:space="preserve"> พ.ศ.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0BDA" w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ....</w:t>
       </w:r>
       <w:r w:rsidR="00FF27FB" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ที่</w:t>
+        <w:t xml:space="preserve"> เวลา </w:t>
       </w:r>
       <w:r w:rsidR="00DA0BDA" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...59 lines deleted...]
-          <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..............</w:t>
       </w:r>
       <w:r w:rsidR="002978C0" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> น.</w:t>
       </w:r>
       <w:r w:rsidR="00FF27FB" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA254D" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>เป็นต้นไป</w:t>
       </w:r>
       <w:r w:rsidR="00FF27FB" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
@@ -1213,62 +1181,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6B9776D3" w14:textId="77777777" w:rsidR="000E6770" w:rsidRPr="005C353A" w:rsidRDefault="000E6770" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="283"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>............................</w:t>
-[...10 lines deleted...]
-        <w:t>...................................................................................................................</w:t>
+        <w:t>...............................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7BA319" w14:textId="30B39B9F" w:rsidR="000E6770" w:rsidRPr="005C353A" w:rsidRDefault="000E6770" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="283"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
@@ -1298,249 +1255,339 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0F2A7B" w14:textId="1E5DC8F8" w:rsidR="004D7DDF" w:rsidRPr="00F00B85" w:rsidRDefault="004D7DDF" w:rsidP="00F00B85">
+    <w:p w14:paraId="3D0F2A7B" w14:textId="68299E98" w:rsidR="004D7DDF" w:rsidRPr="00F00B85" w:rsidRDefault="004D7DDF" w:rsidP="00F00B85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00B85">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ชื่อผู้ประสานงาน </w:t>
       </w:r>
       <w:r w:rsidR="00DA0BDA" w:rsidRPr="00F00B85">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>................................................................................................................</w:t>
+        <w:t>.......................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0BDA" w:rsidRPr="00F00B85">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidR="00722060" w:rsidRPr="00F00B85">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DD7D90" w14:textId="2ADF04A7" w:rsidR="004D7DDF" w:rsidRPr="005C353A" w:rsidRDefault="0092771E" w:rsidP="005C353A">
+    <w:p w14:paraId="09DD7D90" w14:textId="1FB60962" w:rsidR="004D7DDF" w:rsidRPr="005C353A" w:rsidRDefault="0092771E" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="284"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> หมายเลขโทรศัพท์ </w:t>
       </w:r>
       <w:r w:rsidR="00722060" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:cs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00B314FD" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D7DDF" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>หม</w:t>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ายเลขโทรศัพท์มือถือ </w:t>
       </w:r>
       <w:r w:rsidR="00DA0BDA" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>....................................................................</w:t>
+        <w:t>............................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0BDA" w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A1BD95" w14:textId="77777777" w:rsidR="00DA0BDA" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="284"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1126BEBA" w14:textId="674365E8" w:rsidR="004D7DDF" w:rsidRPr="00F00B85" w:rsidRDefault="004D7DDF" w:rsidP="00F00B85">
+    <w:p w14:paraId="1126BEBA" w14:textId="238FC7E0" w:rsidR="004D7DDF" w:rsidRPr="00F00B85" w:rsidRDefault="004D7DDF" w:rsidP="00F00B85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00B85">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข้อมูลอื่น</w:t>
       </w:r>
       <w:r w:rsidR="000149A1" w:rsidRPr="00F00B85">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (เพิ่มเติม / ถ้า).......................................................................................................</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="166FAF01" w14:textId="154FEBDC" w:rsidR="000149A1" w:rsidRPr="005C353A" w:rsidRDefault="000149A1" w:rsidP="005C353A">
+        <w:t xml:space="preserve"> (เพิ่มเติม / ถ้า</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มี</w:t>
+      </w:r>
+      <w:r w:rsidR="000149A1" w:rsidRPr="00F00B85">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>).......................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166FAF01" w14:textId="2592B81D" w:rsidR="000149A1" w:rsidRPr="005C353A" w:rsidRDefault="000149A1" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="283"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>...............................................................................................................................................</w:t>
-      </w:r>
+        <w:t>........................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A18574A" w14:textId="77777777" w:rsidR="00F51BAF" w:rsidRDefault="00F51BAF" w:rsidP="00F51BAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="55996D23" w14:textId="679E18A5" w:rsidR="000149A1" w:rsidRPr="005C353A" w:rsidRDefault="000149A1" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="283"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E02EED0" w14:textId="27E19250" w:rsidR="00DA0BDA" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="283"/>
@@ -1961,105 +2008,87 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="694AA7B1" w14:textId="77777777" w:rsidR="00831907" w:rsidRPr="005C353A" w:rsidRDefault="00831907" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37EED78C" w14:textId="77777777" w:rsidR="00831907" w:rsidRPr="005C353A" w:rsidRDefault="00831907" w:rsidP="005C353A">
+    <w:p w14:paraId="1D1151C2" w14:textId="77777777" w:rsidR="00A2189C" w:rsidRDefault="00A2189C" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="204324B5" w14:textId="77777777" w:rsidR="00831907" w:rsidRPr="005C353A" w:rsidRDefault="00831907" w:rsidP="005C353A">
+    <w:p w14:paraId="38C1F823" w14:textId="77777777" w:rsidR="00A2189C" w:rsidRDefault="00A2189C" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="264CBB89" w14:textId="77777777" w:rsidR="00831907" w:rsidRPr="005C353A" w:rsidRDefault="00831907" w:rsidP="005C353A">
-[...17 lines deleted...]
-    <w:p w14:paraId="246C959C" w14:textId="4AE3F577" w:rsidR="00DA0BDA" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
+    <w:p w14:paraId="246C959C" w14:textId="3C7A3EA4" w:rsidR="00DA0BDA" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
@@ -2087,74 +2116,51 @@
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ........... </w:t>
       </w:r>
       <w:r w:rsidR="00D76CF5" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เพื่อโปรด </w:t>
       </w:r>
       <w:r w:rsidR="00D76CF5" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Angsana New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>(พิจารณา</w:t>
-[...22 lines deleted...]
-        <w:t>ทราบ)</w:t>
+        <w:t>(พิจารณา/ทราบ)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFCBFEA" w14:textId="03F8BF8A" w:rsidR="00DA0BDA" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -2194,88 +2200,63 @@
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
-        <w:t>สรุปความเดิม</w:t>
-[...24 lines deleted...]
-        <w:t>ข้อเท็จจริง</w:t>
+        <w:t>สรุปความเดิม/ข้อเท็จจริง</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B26F29" w14:textId="42304600" w:rsidR="00DA0BDA" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B35386C" w14:textId="34678519" w:rsidR="00DA0BDA" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
@@ -2346,339 +2327,384 @@
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00231148">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข้อกฎหมายที่เกี่ยวข้อง</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DE47C9" w14:textId="1D07B461" w:rsidR="00EF0E61" w:rsidRPr="005C353A" w:rsidRDefault="00EF0E61" w:rsidP="005C353A">
+    <w:p w14:paraId="28DE47C9" w14:textId="45A39BFE" w:rsidR="00EF0E61" w:rsidRPr="005C353A" w:rsidRDefault="00EF0E61" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008154A6" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2.1.1</w:t>
+        <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ..................................................................................................................................... ...................................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8EC990" w14:textId="77777777" w:rsidR="005C353A" w:rsidRPr="005C353A" w:rsidRDefault="005C353A" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021BD456" w14:textId="77777777" w:rsidR="005C353A" w:rsidRPr="005C353A" w:rsidRDefault="00EF0E61" w:rsidP="005C353A">
+    <w:p w14:paraId="021BD456" w14:textId="7921A225" w:rsidR="005C353A" w:rsidRPr="005C353A" w:rsidRDefault="00EF0E61" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008154A6" w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B5A">
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> ..................................................................................................................................... </w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ..........................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">........................... </w:t>
       </w:r>
       <w:r w:rsidR="005C353A" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AD9674" w14:textId="77777777" w:rsidR="005C353A" w:rsidRPr="005C353A" w:rsidRDefault="005C353A" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CC12F1" w14:textId="36D77121" w:rsidR="00EF0E61" w:rsidRPr="005C353A" w:rsidRDefault="00EF0E61" w:rsidP="005C353A">
+    <w:p w14:paraId="41CC12F1" w14:textId="33590500" w:rsidR="00EF0E61" w:rsidRPr="005C353A" w:rsidRDefault="00EF0E61" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008154A6" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2.1.3</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> .....................................................................................................................................</w:t>
+        <w:t>2.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .........................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E717DE4" w14:textId="77777777" w:rsidR="005C353A" w:rsidRPr="005C353A" w:rsidRDefault="005C353A" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F76293" w14:textId="77777777" w:rsidR="005C353A" w:rsidRPr="005C353A" w:rsidRDefault="005C353A" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A1F415" w14:textId="77777777" w:rsidR="00DA0BDA" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
       <w:pPr>
@@ -2710,494 +2736,542 @@
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข้อมูลเพื่อประกอบ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFA8B8D" w14:textId="75335F58" w:rsidR="00DA0BDA" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
+    <w:p w14:paraId="1DFA8B8D" w14:textId="371ADB6B" w:rsidR="00DA0BDA" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="009A6BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="008154A6" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2.1</w:t>
+        <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="00C7651A" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005C353A">
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ข้อสัญญา</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3815" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ข้อสัญญา</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (ถ้าไม่มีให้ระบุ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C92496" w14:textId="71A7625B" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
+    <w:p w14:paraId="08C92496" w14:textId="2CB43EE7" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="009A6BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="008154A6" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2.1.1</w:t>
+        <w:t>.1.1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> .....................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278D439E" w14:textId="26FE97DC" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
+    <w:p w14:paraId="278D439E" w14:textId="7306BC89" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="009A6BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="008154A6" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1.2 </w:t>
+        <w:t xml:space="preserve">.1.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7167D5EB" w14:textId="013A67A2" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
+    <w:p w14:paraId="7167D5EB" w14:textId="7C2F7868" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="009A6BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="008154A6" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2.1.3</w:t>
+        <w:t>.1.3</w:t>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> .....................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409245C6" w14:textId="0E842A33" w:rsidR="00DA0BDA" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
+    <w:p w14:paraId="409245C6" w14:textId="3B8F7DEF" w:rsidR="00DA0BDA" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="009A6BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="008154A6" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2.2</w:t>
+        <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidR="00C7651A" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005C353A">
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ข้อมูลอื่น</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3815" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ข้อมูลอื่น</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (ถ้าไม่มีให้ระบุ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37868A30" w14:textId="16D730B2" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
+    <w:p w14:paraId="37868A30" w14:textId="471A13AC" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="009A6BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="008154A6" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2.2.1</w:t>
+        <w:t>.2.1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> .....................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7029FB" w14:textId="323A9473" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
+    <w:p w14:paraId="3F7029FB" w14:textId="72F9FCFD" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="009A6BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="008154A6" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2.2.2</w:t>
+        <w:t>.2.2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> .....................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D075428" w14:textId="20D0E6A1" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
+    <w:p w14:paraId="4D075428" w14:textId="61438EE0" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="009A6BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="008154A6" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2.2.3</w:t>
+        <w:t>.2.3</w:t>
       </w:r>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> .....................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4443BBA9" w14:textId="77777777" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -3230,88 +3304,76 @@
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>ความเห็นฝ่ายบริหาร</w:t>
       </w:r>
       <w:r w:rsidR="00787956" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00787956" w:rsidRPr="005C353A">
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0FB5" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>การพิจารณาจาก บุคคล / คณะกรรมการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD963EF" w14:textId="0297B754" w:rsidR="00A600E8" w:rsidRPr="005C353A" w:rsidRDefault="00A600E8" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30FFFFBF" w14:textId="7F709B79" w:rsidR="00A600E8" w:rsidRPr="005C353A" w:rsidRDefault="00A600E8" w:rsidP="005C353A">
@@ -3346,362 +3408,454 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE07791" w14:textId="77777777" w:rsidR="000E5165" w:rsidRPr="005C353A" w:rsidRDefault="000E5165" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68031B8D" w14:textId="3AD85181" w:rsidR="00A600E8" w:rsidRPr="005C353A" w:rsidRDefault="00A600E8" w:rsidP="005C353A">
+    <w:p w14:paraId="72A932ED" w14:textId="5B5BBEA6" w:rsidR="00C323BF" w:rsidRPr="005C1850" w:rsidRDefault="00C323BF" w:rsidP="00C323BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C353A">
+      <w:r w:rsidRPr="005C1850">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ผู้นำเสนอ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1850">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00194B34">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1850">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หน่วยงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6013AC80" w14:textId="77777777" w:rsidR="00C323BF" w:rsidRPr="005C1850" w:rsidRDefault="00C323BF" w:rsidP="00C323BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1850">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1850">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCD94D2" w14:textId="77777777" w:rsidR="00C323BF" w:rsidRPr="005C1850" w:rsidRDefault="00C323BF" w:rsidP="00C323BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1850">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1850">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1850">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5A3B7D" w14:textId="77777777" w:rsidR="00C323BF" w:rsidRDefault="00C323BF" w:rsidP="00C323BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
-          <w:cs/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68031B8D" w14:textId="0161DE28" w:rsidR="00A600E8" w:rsidRPr="005C353A" w:rsidRDefault="00A600E8" w:rsidP="005C353A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
         <w:t>ประเด็นที่ขอให้สภามหาวิทยาลัยฯ พิจารณา</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0FB677D7" w14:textId="0D99DF34" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="0FB677D7" w14:textId="7B51B046" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00C323BF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="00AA664A" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>5.1</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="66202B3A" w14:textId="5B0C0CB6" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>) ..........................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66202B3A" w14:textId="62825AC3" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00C323BF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="005C353A" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>5.2</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="7B272BC7" w14:textId="755608A1" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>) ..........................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B272BC7" w14:textId="756CDBC8" w:rsidR="00AB3815" w:rsidRPr="005C353A" w:rsidRDefault="00AB3815" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00C323BF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="005C353A" w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>5.3</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="116EF1F8" w14:textId="77777777" w:rsidR="00DA0BDA" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C353A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>) ..........................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7242DC" w14:textId="77777777" w:rsidR="00A2189C" w:rsidRPr="005C1850" w:rsidRDefault="00A2189C" w:rsidP="005C353A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Angsana New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:color w:val="000000"/>
-[...74 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0913D581" w14:textId="77777777" w:rsidR="00A600E8" w:rsidRPr="005C353A" w:rsidRDefault="00DA0BDA" w:rsidP="005C353A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Angsana New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Angsana New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>มติสภามหาวิทยาลัยเทคโนโลยีราชมงคลธัญบุรี</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F276E6" w14:textId="3DBAA731" w:rsidR="00A600E8" w:rsidRPr="005C353A" w:rsidRDefault="00A600E8" w:rsidP="005C353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C353A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00173180">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DEF700" w14:textId="30587535" w:rsidR="00A600E8" w:rsidRPr="005C353A" w:rsidRDefault="00A600E8" w:rsidP="005C353A">
@@ -4498,208 +4652,224 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C7E49"/>
+    <w:rsid w:val="00000944"/>
     <w:rsid w:val="000149A1"/>
     <w:rsid w:val="0004030A"/>
     <w:rsid w:val="00041071"/>
     <w:rsid w:val="0004649F"/>
     <w:rsid w:val="00066388"/>
     <w:rsid w:val="00071C1F"/>
     <w:rsid w:val="00083981"/>
     <w:rsid w:val="000A15C3"/>
     <w:rsid w:val="000A4A3B"/>
     <w:rsid w:val="000E5165"/>
     <w:rsid w:val="000E6770"/>
     <w:rsid w:val="001176D1"/>
     <w:rsid w:val="00125929"/>
     <w:rsid w:val="00140BB5"/>
     <w:rsid w:val="0015330D"/>
     <w:rsid w:val="00153767"/>
     <w:rsid w:val="001613A0"/>
     <w:rsid w:val="00166208"/>
     <w:rsid w:val="00173180"/>
     <w:rsid w:val="0017498B"/>
+    <w:rsid w:val="00194B34"/>
     <w:rsid w:val="00195023"/>
     <w:rsid w:val="001A0016"/>
     <w:rsid w:val="001C4A69"/>
     <w:rsid w:val="001E52B6"/>
     <w:rsid w:val="00227F7D"/>
     <w:rsid w:val="00231148"/>
     <w:rsid w:val="00255B62"/>
     <w:rsid w:val="00257BF8"/>
     <w:rsid w:val="002656AE"/>
     <w:rsid w:val="00291178"/>
     <w:rsid w:val="002978C0"/>
     <w:rsid w:val="002C377D"/>
     <w:rsid w:val="002C7E49"/>
+    <w:rsid w:val="003257DA"/>
     <w:rsid w:val="00352FFB"/>
     <w:rsid w:val="003625AC"/>
     <w:rsid w:val="00377460"/>
     <w:rsid w:val="00381961"/>
     <w:rsid w:val="003B5D73"/>
     <w:rsid w:val="003D1A2E"/>
     <w:rsid w:val="003D6AF7"/>
     <w:rsid w:val="003F764E"/>
     <w:rsid w:val="00400BBE"/>
     <w:rsid w:val="00431D6E"/>
     <w:rsid w:val="0045142F"/>
     <w:rsid w:val="0046080B"/>
     <w:rsid w:val="00483BC0"/>
     <w:rsid w:val="004903CA"/>
     <w:rsid w:val="00496E6E"/>
     <w:rsid w:val="00497795"/>
     <w:rsid w:val="004A14B5"/>
     <w:rsid w:val="004A1866"/>
     <w:rsid w:val="004A3482"/>
     <w:rsid w:val="004B13C9"/>
     <w:rsid w:val="004B5E99"/>
     <w:rsid w:val="004D6B17"/>
     <w:rsid w:val="004D7DDF"/>
     <w:rsid w:val="004E2C9C"/>
     <w:rsid w:val="00584AD4"/>
     <w:rsid w:val="00597A3E"/>
     <w:rsid w:val="005A3AA6"/>
     <w:rsid w:val="005B08E9"/>
+    <w:rsid w:val="005C1850"/>
     <w:rsid w:val="005C353A"/>
     <w:rsid w:val="005D7041"/>
     <w:rsid w:val="005E0931"/>
     <w:rsid w:val="00601129"/>
     <w:rsid w:val="00622A82"/>
     <w:rsid w:val="00654777"/>
     <w:rsid w:val="00666A7B"/>
     <w:rsid w:val="006A6AE0"/>
     <w:rsid w:val="006F1425"/>
     <w:rsid w:val="006F5253"/>
     <w:rsid w:val="00710D50"/>
     <w:rsid w:val="00722060"/>
     <w:rsid w:val="0073328F"/>
     <w:rsid w:val="00740EB7"/>
     <w:rsid w:val="00752762"/>
     <w:rsid w:val="00762C8E"/>
     <w:rsid w:val="0077495D"/>
     <w:rsid w:val="00787956"/>
     <w:rsid w:val="00796634"/>
     <w:rsid w:val="007C298C"/>
+    <w:rsid w:val="00807904"/>
     <w:rsid w:val="008154A6"/>
     <w:rsid w:val="00830038"/>
+    <w:rsid w:val="0083185E"/>
     <w:rsid w:val="00831907"/>
     <w:rsid w:val="008460D7"/>
     <w:rsid w:val="008479A0"/>
     <w:rsid w:val="0092771E"/>
     <w:rsid w:val="00940548"/>
     <w:rsid w:val="009569D2"/>
     <w:rsid w:val="0098245C"/>
     <w:rsid w:val="0098416D"/>
+    <w:rsid w:val="009A6BFA"/>
     <w:rsid w:val="009C59E0"/>
     <w:rsid w:val="009E2061"/>
+    <w:rsid w:val="00A022A0"/>
     <w:rsid w:val="00A050C7"/>
+    <w:rsid w:val="00A2189C"/>
     <w:rsid w:val="00A2718D"/>
     <w:rsid w:val="00A4230E"/>
     <w:rsid w:val="00A4483F"/>
     <w:rsid w:val="00A600E8"/>
+    <w:rsid w:val="00A61C51"/>
     <w:rsid w:val="00A61D0D"/>
     <w:rsid w:val="00A71834"/>
     <w:rsid w:val="00AA664A"/>
     <w:rsid w:val="00AB3815"/>
     <w:rsid w:val="00AB7E18"/>
     <w:rsid w:val="00AC4795"/>
     <w:rsid w:val="00AE14B9"/>
     <w:rsid w:val="00B20B88"/>
     <w:rsid w:val="00B314FD"/>
     <w:rsid w:val="00B87C93"/>
     <w:rsid w:val="00B977C6"/>
     <w:rsid w:val="00BE3EDA"/>
     <w:rsid w:val="00BF252E"/>
     <w:rsid w:val="00BF79AB"/>
     <w:rsid w:val="00C062D5"/>
     <w:rsid w:val="00C14523"/>
+    <w:rsid w:val="00C323BF"/>
     <w:rsid w:val="00C7651A"/>
     <w:rsid w:val="00CA141F"/>
     <w:rsid w:val="00CA1CBC"/>
     <w:rsid w:val="00CB0FB5"/>
+    <w:rsid w:val="00CC584C"/>
     <w:rsid w:val="00CD1C9B"/>
     <w:rsid w:val="00CF79D2"/>
     <w:rsid w:val="00D477D9"/>
     <w:rsid w:val="00D6310F"/>
     <w:rsid w:val="00D76CF5"/>
     <w:rsid w:val="00DA0BDA"/>
     <w:rsid w:val="00DA254D"/>
+    <w:rsid w:val="00DE5771"/>
     <w:rsid w:val="00E46460"/>
     <w:rsid w:val="00E642E2"/>
     <w:rsid w:val="00E73754"/>
     <w:rsid w:val="00E74843"/>
     <w:rsid w:val="00ED1F92"/>
     <w:rsid w:val="00EE4141"/>
     <w:rsid w:val="00EF0E61"/>
     <w:rsid w:val="00F00B85"/>
     <w:rsid w:val="00F10108"/>
     <w:rsid w:val="00F21746"/>
     <w:rsid w:val="00F400D9"/>
     <w:rsid w:val="00F42DE2"/>
+    <w:rsid w:val="00F51BAF"/>
+    <w:rsid w:val="00F66B5A"/>
     <w:rsid w:val="00F907F5"/>
     <w:rsid w:val="00F93D21"/>
     <w:rsid w:val="00F9727F"/>
     <w:rsid w:val="00FA41EF"/>
     <w:rsid w:val="00FC5CD4"/>
     <w:rsid w:val="00FD6D50"/>
+    <w:rsid w:val="00FE29EB"/>
     <w:rsid w:val="00FF27FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -5184,52 +5354,52 @@
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Cordia New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="หัวเรื่อง I Char,00 List Bull Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="00497795"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Cordia New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B314FD"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B314FD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B5E99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Angsana New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="25"/>
@@ -5856,74 +6026,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1251</Words>
-  <Characters>7135</Characters>
+  <Words>1350</Words>
+  <Characters>7698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8370</CharactersWithSpaces>
+  <CharactersWithSpaces>9030</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>helpdesk</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>